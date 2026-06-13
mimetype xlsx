--- v0 (2025-12-22)
+++ v1 (2026-06-13)
@@ -1,187 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20408"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tcfu1.znad.zennoh.or.jp\redirect1$\SBC\P1104004\Desktop\0210_操作研修ザルビオ・Z-GISワークシート\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\endou-mas\Desktop\ZGIS維持管理\20260413_本所\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE50D0DC-9AE2-419E-8ED8-741EA239BB82}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11985"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="xarvio稲" sheetId="6" r:id="rId1"/>
     <sheet name="xarvio大豆" sheetId="8" r:id="rId2"/>
-    <sheet name="稲　連携項目" sheetId="7" r:id="rId3"/>
-    <sheet name="大豆　連携項目" sheetId="10" r:id="rId4"/>
+    <sheet name="xarvio麦（小麦・大麦）" sheetId="11" r:id="rId3"/>
+    <sheet name="稲　連携項目" sheetId="7" r:id="rId4"/>
+    <sheet name="大豆　連携項目" sheetId="10" r:id="rId5"/>
+    <sheet name="麦（小麦・大麦）　連携項目" sheetId="12" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>sgis.dt</author>
   </authors>
   <commentList>
-    <comment ref="A2" authorId="0" shapeId="0">
+    <comment ref="A2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>[{"Key":"PolygonDisplayMode","Value":"True"},{"Key":"Zoom","Value":"15"},{"Key":"Center","Value":"38.5927649234225,140.887170042782"},{"Key":"Label","Value":""}]</t>
         </r>
       </text>
     </comment>
-    <comment ref="A3" authorId="0" shapeId="0">
+    <comment ref="A3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>+#94ff0000</t>
         </r>
       </text>
     </comment>
-    <comment ref="A4" authorId="0" shapeId="0">
+    <comment ref="A4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>+#94ff0000</t>
         </r>
       </text>
     </comment>
-    <comment ref="A5" authorId="0" shapeId="0">
+    <comment ref="A5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>+#94ff0000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>sgis.dt</author>
   </authors>
   <commentList>
-    <comment ref="A2" authorId="0" shapeId="0">
+    <comment ref="A2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>[{"Key":"PolygonDisplayMode","Value":"True"},{"Key":"Zoom","Value":"15"},{"Key":"Center","Value":"38.5927649234225,140.887170042782"},{"Key":"Label","Value":""}]</t>
         </r>
       </text>
     </comment>
-    <comment ref="A3" authorId="0" shapeId="0">
+    <comment ref="A3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>+#94ff0000</t>
         </r>
       </text>
     </comment>
-    <comment ref="A4" authorId="0" shapeId="0">
+    <comment ref="A4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>+#94ff0000</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>sgis.dt</author>
+  </authors>
+  <commentList>
+    <comment ref="A2" authorId="0" shapeId="0" xr:uid="{1CA464D6-0FA1-47AF-A2B2-45F02237BF2C}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>[{"Key":"PolygonDisplayMode","Value":"True"},{"Key":"Zoom","Value":"15"},{"Key":"Center","Value":"38.5927649234225,140.887170042782"},{"Key":"Label","Value":""}]</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A3" authorId="0" shapeId="0" xr:uid="{3261360B-F3A3-4691-A1B7-FAD08B5428B0}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color rgb="FF000000"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>+#94ff0000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A4" authorId="0" shapeId="0" xr:uid="{9DE1312B-AD0C-4968-92A1-95FCDCFCB201}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>+#94ff0000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="237">
   <si>
     <t>__xl$gis__</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Polygon((140.887351211797 38.591038138362,140.887191297943 38.590556717264,140.886591410953 38.5907227812,140.886733301392 38.591147772382,140.886802988222 38.591177723756,140.886967006987 38.591137083215,140.887133275443 38.591099968844,140.887245613871 38.591068170243,140.887351211797 38.591038138362))</t>
   </si>
   <si>
     <t>Polygon((140.890831817168 38.593392201485,140.891850540641 38.593856156058,140.891887219616 38.593849951504,140.892039826784 38.593639566904,140.890991346826 38.593169034446,140.890831817168 38.593392201485))</t>
   </si>
   <si>
     <t>Polygon((140.891959737259 38.599598664761,140.893010402213 38.600060581795,140.893036614908 38.600044103082,140.89307334102 38.600057461305,140.893150689977 38.599873266881,140.893110392003 38.599861042766,140.89311483346 38.599818886592,140.892123899499 38.59937075057,140.891959737259 38.599598664761))</t>
   </si>
   <si>
     <t>Polygon((140.891001949962 38.593160702515,140.89204129511 38.593629120816,140.892190865882 38.593421926828,140.892182435071 38.59338815944,140.891166891875 38.592930194548,140.891001949962 38.593160702515))</t>
   </si>
   <si>
     <t>Polygon((140.893133332548 38.600114881669,140.894136105217 38.600566586202,140.894154905675 38.600555288718,140.894188098264 38.600556139957,140.894346154892 38.600361564636,140.893243238181 38.599868097564,140.893133332548 38.600114881669))</t>
   </si>
   <si>
@@ -865,57 +919,286 @@
       <t>レンシュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>イネ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>練習　大豆１</t>
     <rPh sb="0" eb="1">
       <t>レンシュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ダイズ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>練習　大豆２</t>
     <rPh sb="0" eb="1">
       <t>レンシュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ダイズ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>BBCH11（1葉期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH12（2葉期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH13（3葉期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH21（分げつ開始期：主茎と分げつ1本）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH29（主茎と分げつ9本またはそれ以上）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH30（節間伸長開始期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH31（第1節間が1㎝以上）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH32（第2節間が2㎝以上）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH33（第3節間が2㎝以上）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH34（第4節間が2㎝以上）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH37（止葉の出始め）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH38（止葉展開期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH39（止葉の完全展開期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH41（止め葉の葉しょうの伸展）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH43（穂ばらみ中期・穂ばらみ視認期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH45（穂ばらみ後期・穂ばらみ期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH47（止め葉の葉しょうの開裂）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH49（最初の芒の視認（有芒品種のみ））の予測日</t>
+  </si>
+  <si>
+    <t>BBCH51（出穂始：10％出穂まで）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH61（穂の10％開花）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH65（開花期：穂の40～50％開花）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH69（穂の100％開花）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH71（穎果に水分が満ちる）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH73（乳熟初期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH77（乳熟後期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH83（糊熟期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH85（黄熟期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH87（成熟期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH89（完熟期）の予測日</t>
+  </si>
+  <si>
+    <t>BBCH92（過熟・穎果が硬化（爪で窪みつかない））の予測日</t>
+  </si>
+  <si>
+    <t>うどんこ病</t>
+  </si>
+  <si>
+    <t>うどんこ病①</t>
+  </si>
+  <si>
+    <t>うどんこ病②</t>
+  </si>
+  <si>
+    <t>うどんこ病③</t>
+  </si>
+  <si>
+    <t>うどんこ病④</t>
+  </si>
+  <si>
+    <t>網斑病</t>
+  </si>
+  <si>
+    <t>網斑病①</t>
+  </si>
+  <si>
+    <t>網斑病②</t>
+  </si>
+  <si>
+    <t>網斑病③</t>
+  </si>
+  <si>
+    <t>網斑病④</t>
+  </si>
+  <si>
+    <t>赤さび病</t>
+  </si>
+  <si>
+    <t>赤さび病①</t>
+  </si>
+  <si>
+    <t>赤さび病②</t>
+  </si>
+  <si>
+    <t>赤さび病③</t>
+  </si>
+  <si>
+    <t>赤さび病④</t>
+  </si>
+  <si>
+    <t>赤かび病</t>
+  </si>
+  <si>
+    <t>赤かび病①</t>
+  </si>
+  <si>
+    <t>赤かび病②</t>
+  </si>
+  <si>
+    <t>赤かび病③</t>
+  </si>
+  <si>
+    <t>赤かび病④</t>
+  </si>
+  <si>
+    <t>アオバコムギ</t>
+  </si>
+  <si>
+    <t>アスカゴールデン</t>
+  </si>
+  <si>
+    <t>練習　麦１</t>
+    <rPh sb="0" eb="1">
+      <t>レンシュウダイズ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ムギ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>練習　麦２</t>
+    <rPh sb="0" eb="1">
+      <t>レンシュウダイズ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ムギ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Polygon((140.9938788414 38.7384105876071,140.993680357933 38.7392851020967,140.994002223015 38.7393227603749,140.994195342064 38.7384524306496,140.9938788414 38.7384105876071))</t>
+  </si>
+  <si>
+    <t>小麦（秋まき）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>大麦（秋まき）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Polygon((140.993208289146 38.7383216725034,140.993009805679 38.7391920038095,140.99330753088 38.7392275700075,140.993514060974 38.7383593312891,140.993208289146 38.7383216725034))</t>
+  </si>
+  <si>
+    <t>No.1～13は圃場、作付情報（赤字は必須）</t>
+    <rPh sb="8" eb="10">
+      <t>ホジョウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>サクツケ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>アカジ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヒッス</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>No.14～51以降はザルビオが予測、表示する項目</t>
+    <rPh sb="8" eb="10">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ヨソク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヒョウジ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>①～④：1日後～4日後</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -954,51 +1237,51 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -1119,55 +1402,127 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1178,75 +1533,95 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1497,123 +1872,131 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AV15"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B2" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="6" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
-    <col min="5" max="5" width="11.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="26" width="16.5703125" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" customWidth="1"/>
+    <col min="6" max="6" width="9.109375" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" customWidth="1"/>
+    <col min="9" max="26" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" s="6" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:48" s="6" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:48" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:48" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="4" t="s">
@@ -1715,244 +2098,244 @@
       <c r="AO2" s="4" t="s">
         <v>84</v>
       </c>
       <c r="AP2" s="4" t="s">
         <v>88</v>
       </c>
       <c r="AQ2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AR2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AS2" s="4" t="s">
         <v>96</v>
       </c>
       <c r="AT2" s="4" t="s">
         <v>98</v>
       </c>
       <c r="AU2" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AV2" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:48" x14ac:dyDescent="0.3">
       <c r="A3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="8">
         <v>44696</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G3">
         <v>13</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
-    <row r="4" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:48" x14ac:dyDescent="0.3">
       <c r="A4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>172</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="8">
         <v>44696</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4">
         <v>13</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:48" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>173</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8">
         <v>44696</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G5">
         <v>13</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E6" s="8"/>
     </row>
-    <row r="7" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E7" s="8"/>
     </row>
-    <row r="8" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E8" s="8"/>
     </row>
-    <row r="9" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E9" s="8"/>
     </row>
-    <row r="10" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E10" s="8"/>
     </row>
-    <row r="11" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E11" s="8"/>
     </row>
-    <row r="12" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E12" s="8"/>
     </row>
-    <row r="13" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E13" s="8"/>
     </row>
-    <row r="14" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E14" s="8"/>
     </row>
-    <row r="15" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:48" x14ac:dyDescent="0.3">
       <c r="E15" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:U14"/>
   <sheetViews>
     <sheetView topLeftCell="B2" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="6" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="6" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
-    <col min="5" max="5" width="11.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" customWidth="1"/>
+    <col min="6" max="6" width="9.109375" customWidth="1"/>
+    <col min="7" max="7" width="14.33203125" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" customWidth="1"/>
     <col min="9" max="21" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="6" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:21" s="6" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="45" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:21" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="4" t="s">
@@ -1973,1619 +2356,2629 @@
       <c r="N2" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O2" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P2" s="4" t="s">
         <v>128</v>
       </c>
       <c r="Q2" s="4" t="s">
         <v>129</v>
       </c>
       <c r="R2" s="4" t="s">
         <v>130</v>
       </c>
       <c r="S2" s="4" t="s">
         <v>131</v>
       </c>
       <c r="T2" s="4" t="s">
         <v>132</v>
       </c>
       <c r="U2" s="4" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E3" s="8">
         <v>44743</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>169</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>175</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E4" s="8">
         <v>44743</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>169</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E5" s="8"/>
     </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E6" s="8"/>
     </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E7" s="8"/>
     </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E8" s="8"/>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E9" s="8"/>
     </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E10" s="8"/>
     </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E11" s="8"/>
     </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E12" s="8"/>
     </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E13" s="8"/>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.3">
       <c r="E14" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B206050F-06CF-4009-A162-534282B71A6F}">
+  <dimension ref="A1:BW14"/>
+  <sheetViews>
+    <sheetView topLeftCell="B2" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.44140625" style="6" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" customWidth="1"/>
+    <col min="6" max="6" width="9.109375" customWidth="1"/>
+    <col min="7" max="7" width="14.33203125" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" customWidth="1"/>
+    <col min="9" max="75" width="16" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:75" s="6" customFormat="1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="I1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="J1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="K1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="L1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="M1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="N1" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:75" ht="74.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="J2" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L2" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N2" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P2" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q2" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="R2" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="S2" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="U2" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="V2" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="W2" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="X2" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="Y2" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="AA2" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="AB2" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="AC2" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD2" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE2" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="AF2" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG2" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH2" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="AI2" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="AJ2" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="AK2" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="AL2" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="AM2" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN2" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="AO2" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="AP2" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="AQ2" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="AR2" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="AS2" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT2" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU2" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="AV2" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW2" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="AX2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY2" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AZ2" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="BA2" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="BB2" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BC2" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="BD2" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="BE2" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="BF2" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="BG2" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="BH2" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="BI2" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="BJ2" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="BK2" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="BL2" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="BM2" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN2" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO2" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="BP2" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="BQ2" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="BR2" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="BS2" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="BT2" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="BU2" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="BV2" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="BW2" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="3" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E3" s="8">
+        <v>44743</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="A4" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E4" s="8">
+        <v>44743</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E5" s="8"/>
+    </row>
+    <row r="6" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E6" s="8"/>
+    </row>
+    <row r="7" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E7" s="8"/>
+    </row>
+    <row r="8" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E8" s="8"/>
+    </row>
+    <row r="9" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E9" s="8"/>
+    </row>
+    <row r="10" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E10" s="8"/>
+    </row>
+    <row r="11" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E11" s="8"/>
+    </row>
+    <row r="12" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E12" s="8"/>
+    </row>
+    <row r="13" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E13" s="8"/>
+    </row>
+    <row r="14" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="E14" s="8"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:M32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="3" max="3" width="26.42578125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="53.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B1" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="22" t="s">
+    <row r="2" spans="2:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="33" t="s">
         <v>160</v>
       </c>
-      <c r="C2" s="23"/>
-      <c r="D2" s="22" t="s">
+      <c r="C2" s="34"/>
+      <c r="D2" s="33" t="s">
         <v>161</v>
       </c>
-      <c r="E2" s="23"/>
-      <c r="F2" s="22" t="s">
+      <c r="E2" s="34"/>
+      <c r="F2" s="33" t="s">
         <v>162</v>
       </c>
-      <c r="G2" s="23"/>
-      <c r="H2" s="22" t="s">
+      <c r="G2" s="34"/>
+      <c r="H2" s="33" t="s">
         <v>163</v>
       </c>
-      <c r="I2" s="23"/>
-      <c r="J2" s="22" t="s">
+      <c r="I2" s="34"/>
+      <c r="J2" s="33" t="s">
         <v>164</v>
       </c>
-      <c r="K2" s="23"/>
-      <c r="L2" s="22" t="s">
+      <c r="K2" s="34"/>
+      <c r="L2" s="33" t="s">
         <v>165</v>
       </c>
-      <c r="M2" s="23"/>
-[...1 lines deleted...]
-    <row r="3" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="M2" s="34"/>
+    </row>
+    <row r="3" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B3" s="10">
         <v>1</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="12">
         <v>16</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14">
         <v>35</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="14">
         <v>57</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="14">
         <v>82</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>55</v>
       </c>
       <c r="L3" s="14">
         <v>112</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="4" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B4" s="15">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="12">
         <v>17</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="14">
         <v>36</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="14">
         <v>58</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="14">
         <v>83</v>
       </c>
       <c r="K4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="14">
         <v>113</v>
       </c>
       <c r="M4" s="13" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="5" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B5" s="15">
         <v>3</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="12">
         <v>18</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>104</v>
       </c>
       <c r="F5" s="14">
         <v>37</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="14">
         <v>59</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="14">
         <v>84</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>60</v>
       </c>
       <c r="L5" s="14">
         <v>114</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="6" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B6" s="15">
         <v>4</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="12">
         <v>19</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>105</v>
       </c>
       <c r="F6" s="14">
         <v>38</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="14">
         <v>60</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="14">
         <v>85</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="14">
         <v>115</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="7" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B7" s="15">
         <v>5</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="12">
         <v>20</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>106</v>
       </c>
       <c r="F7" s="14">
         <v>39</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="14">
         <v>61</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="14">
         <v>86</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>65</v>
       </c>
       <c r="L7" s="14">
         <v>116</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="8" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B8" s="15">
         <v>6</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="12">
         <v>21</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>107</v>
       </c>
       <c r="F8" s="14">
         <v>40</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="14">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="14">
         <v>87</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="L8" s="14">
         <v>117</v>
       </c>
       <c r="M8" s="13" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="9" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B9" s="15">
         <v>7</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="12">
         <v>22</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>108</v>
       </c>
       <c r="F9" s="14">
         <v>41</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="H9" s="14">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="14">
         <v>88</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="14">
         <v>118</v>
       </c>
       <c r="M9" s="13" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B10" s="15">
         <v>8</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="12">
         <v>23</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>109</v>
       </c>
       <c r="F10" s="14">
         <v>42</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="14">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="14">
         <v>89</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="14">
         <v>119</v>
       </c>
       <c r="M10" s="13" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="11" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B11" s="15">
         <v>9</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="12">
         <v>24</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>110</v>
       </c>
       <c r="F11" s="14">
         <v>43</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="14">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="14">
         <v>90</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="14">
         <v>120</v>
       </c>
       <c r="M11" s="13" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="12" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B12" s="15">
         <v>10</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="12">
         <v>25</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>111</v>
       </c>
       <c r="F12" s="14">
         <v>44</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="14">
         <v>66</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="14">
         <v>91</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="L12" s="14">
         <v>121</v>
       </c>
       <c r="M12" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="13" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B13" s="15">
         <v>11</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="12">
         <v>26</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>112</v>
       </c>
       <c r="F13" s="14">
         <v>45</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="14">
         <v>67</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J13" s="14">
         <v>92</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="14">
         <v>122</v>
       </c>
       <c r="M13" s="13" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="14" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B14" s="15">
         <v>12</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>72</v>
       </c>
       <c r="D14" s="12">
         <v>27</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>113</v>
       </c>
       <c r="F14" s="14">
         <v>46</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>73</v>
       </c>
       <c r="H14" s="14">
         <v>68</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J14" s="14">
         <v>93</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="L14" s="14">
         <v>123</v>
       </c>
       <c r="M14" s="13" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="15" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B15" s="15">
         <v>13</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="12">
         <v>28</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>114</v>
       </c>
       <c r="F15" s="14">
         <v>47</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="14">
         <v>69</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J15" s="14">
         <v>94</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="14">
         <v>124</v>
       </c>
       <c r="M15" s="13" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="16" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B16" s="15">
         <v>14</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="12">
         <v>29</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>115</v>
       </c>
       <c r="F16" s="14">
         <v>48</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="H16" s="14">
         <v>70</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J16" s="14">
         <v>95</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>61</v>
       </c>
       <c r="L16" s="14">
         <v>125</v>
       </c>
       <c r="M16" s="13" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="17" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B17" s="18">
         <v>15</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="12">
         <v>30</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>116</v>
       </c>
       <c r="F17" s="14">
         <v>49</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>84</v>
       </c>
       <c r="H17" s="14">
         <v>71</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J17" s="14">
         <v>96</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="L17" s="14">
         <v>126</v>
       </c>
       <c r="M17" s="13" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="18" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:13" x14ac:dyDescent="0.3">
       <c r="D18" s="14">
         <v>31</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="F18" s="14">
         <v>50</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="14">
         <v>72</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J18" s="14">
         <v>97</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>66</v>
       </c>
       <c r="L18" s="14">
         <v>127</v>
       </c>
       <c r="M18" s="13" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="19" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:13" x14ac:dyDescent="0.3">
       <c r="D19" s="14">
         <v>32</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>118</v>
       </c>
       <c r="F19" s="14">
         <v>51</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="14">
         <v>73</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>135</v>
       </c>
       <c r="J19" s="14">
         <v>98</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>90</v>
       </c>
       <c r="L19" s="14">
         <v>128</v>
       </c>
       <c r="M19" s="13" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="20" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:13" x14ac:dyDescent="0.3">
       <c r="D20" s="14">
         <v>33</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="F20" s="14">
         <v>52</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="14">
         <v>74</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J20" s="14">
         <v>99</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>71</v>
       </c>
       <c r="L20" s="14">
         <v>129</v>
       </c>
       <c r="M20" s="13" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="21" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:13" x14ac:dyDescent="0.3">
       <c r="D21" s="14">
         <v>34</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="14">
         <v>53</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>96</v>
       </c>
       <c r="H21" s="14">
         <v>75</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J21" s="14">
         <v>100</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="L21" s="14">
         <v>130</v>
       </c>
       <c r="M21" s="13" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="22" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:13" x14ac:dyDescent="0.3">
       <c r="F22" s="14">
         <v>54</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="H22" s="14">
         <v>76</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>138</v>
       </c>
       <c r="J22" s="14">
         <v>101</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="14">
         <v>131</v>
       </c>
       <c r="M22" s="13" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="23" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:13" x14ac:dyDescent="0.3">
       <c r="F23" s="14">
         <v>55</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="14">
         <v>77</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="14">
         <v>102</v>
       </c>
       <c r="K23" s="13" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="24" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B24" s="20" t="s">
         <v>100</v>
       </c>
       <c r="F24" s="14">
         <v>56</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="14">
         <v>78</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J24" s="14">
         <v>103</v>
       </c>
       <c r="K24" s="13" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="25" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B25" s="20" t="s">
         <v>168</v>
       </c>
       <c r="H25" s="14">
         <v>79</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J25" s="14">
         <v>104</v>
       </c>
       <c r="K25" s="13" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="26" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B26" s="21" t="s">
         <v>101</v>
       </c>
       <c r="H26" s="14">
         <v>80</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J26" s="14">
         <v>105</v>
       </c>
       <c r="K26" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B27" s="21" t="s">
         <v>159</v>
       </c>
       <c r="H27" s="14">
         <v>81</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J27" s="14">
         <v>106</v>
       </c>
       <c r="K27" s="13" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="28" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:13" x14ac:dyDescent="0.3">
       <c r="J28" s="14">
         <v>107</v>
       </c>
       <c r="K28" s="13" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="29" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:13" x14ac:dyDescent="0.3">
       <c r="J29" s="14">
         <v>108</v>
       </c>
       <c r="K29" s="13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="30" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:13" x14ac:dyDescent="0.3">
       <c r="J30" s="14">
         <v>109</v>
       </c>
       <c r="K30" s="13" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="31" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:13" x14ac:dyDescent="0.3">
       <c r="J31" s="14">
         <v>110</v>
       </c>
       <c r="K31" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="32" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:13" x14ac:dyDescent="0.3">
       <c r="J32" s="14">
         <v>111</v>
       </c>
       <c r="K32" s="13" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B1:I32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="3" max="3" width="26.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="53.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B1" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="22" t="s">
+    <row r="2" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="33" t="s">
         <v>160</v>
       </c>
-      <c r="C2" s="23"/>
-      <c r="D2" s="22" t="s">
+      <c r="C2" s="34"/>
+      <c r="D2" s="33" t="s">
         <v>161</v>
       </c>
-      <c r="E2" s="23"/>
-      <c r="F2" s="22" t="s">
+      <c r="E2" s="34"/>
+      <c r="F2" s="33" t="s">
         <v>164</v>
       </c>
-      <c r="G2" s="23"/>
-      <c r="H2" s="22" t="s">
+      <c r="G2" s="34"/>
+      <c r="H2" s="33" t="s">
         <v>165</v>
       </c>
-      <c r="I2" s="23"/>
-[...1 lines deleted...]
-    <row r="3" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="I2" s="34"/>
+    </row>
+    <row r="3" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B3" s="10">
         <v>1</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="12">
         <v>16</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14">
         <v>82</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H3" s="14">
         <v>112</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="4" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B4" s="15">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="12">
         <v>17</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>121</v>
       </c>
       <c r="F4" s="14">
         <v>83</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="14">
         <v>113</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="5" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B5" s="15">
         <v>3</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="12">
         <v>18</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>122</v>
       </c>
       <c r="F5" s="14">
         <v>84</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>60</v>
       </c>
       <c r="H5" s="14">
         <v>114</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B6" s="15">
         <v>4</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="12">
         <v>19</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F6" s="14">
         <v>85</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="14">
         <v>115</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B7" s="15">
         <v>5</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="12">
         <v>20</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>124</v>
       </c>
       <c r="F7" s="14">
         <v>86</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H7" s="14">
         <v>116</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B8" s="15">
         <v>6</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="12">
         <v>21</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>125</v>
       </c>
       <c r="F8" s="14">
         <v>87</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="14">
         <v>117</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B9" s="15">
         <v>7</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="12">
         <v>22</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F9" s="14">
         <v>88</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="14">
         <v>118</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B10" s="15">
         <v>8</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="12">
         <v>23</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>127</v>
       </c>
       <c r="F10" s="14">
         <v>89</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="H10" s="14">
         <v>119</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B11" s="15">
         <v>9</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="12">
         <v>24</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>128</v>
       </c>
       <c r="F11" s="14">
         <v>90</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="14">
         <v>120</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B12" s="15">
         <v>10</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="12">
         <v>25</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>129</v>
       </c>
       <c r="F12" s="14">
         <v>91</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="H12" s="14">
         <v>121</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B13" s="15">
         <v>11</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="12">
         <v>26</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>130</v>
       </c>
       <c r="F13" s="14">
         <v>92</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B14" s="15">
         <v>12</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>72</v>
       </c>
       <c r="D14" s="12">
         <v>27</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>131</v>
       </c>
       <c r="F14" s="14">
         <v>93</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B15" s="15">
         <v>13</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="12">
         <v>28</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>132</v>
       </c>
       <c r="F15" s="14">
         <v>94</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B16" s="15">
         <v>14</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="12">
         <v>29</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>133</v>
       </c>
       <c r="F16" s="14">
         <v>95</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="17" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B17" s="18">
         <v>15</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="14">
         <v>96</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F18" s="14">
         <v>97</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F19" s="14">
         <v>98</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F20" s="14">
         <v>99</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F21" s="14">
         <v>100</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F22" s="14">
         <v>101</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F23" s="14">
         <v>102</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="24" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B24" s="20" t="s">
         <v>100</v>
       </c>
       <c r="F24" s="14">
         <v>103</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B25" s="20" t="s">
         <v>167</v>
       </c>
       <c r="F25" s="14">
         <v>104</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B26" s="21" t="s">
         <v>166</v>
       </c>
       <c r="F26" s="14">
         <v>105</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B27" s="21"/>
       <c r="F27" s="14">
         <v>106</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="28" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F28" s="14">
         <v>107</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F29" s="14">
         <v>108</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F30" s="14">
         <v>109</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F31" s="14">
         <v>110</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" x14ac:dyDescent="0.3">
       <c r="F32" s="14">
         <v>111</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4406961-4B7D-4D31-BE93-CFE0876A10AF}">
+  <dimension ref="B1:I41"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="3" max="3" width="47.88671875" customWidth="1"/>
+    <col min="5" max="5" width="61.77734375" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.6640625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B1" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="C3" s="34"/>
+      <c r="D3" s="35" t="s">
+        <v>161</v>
+      </c>
+      <c r="E3" s="34"/>
+      <c r="F3" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="G3" s="34"/>
+      <c r="H3" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="I3" s="34"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B4" s="25">
+        <v>1</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="26">
+        <v>14</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="28">
+        <v>52</v>
+      </c>
+      <c r="G4" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="28">
+        <v>62</v>
+      </c>
+      <c r="I4" s="27" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B5" s="15">
+        <v>2</v>
+      </c>
+      <c r="C5" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="12">
+        <v>15</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="F5" s="28">
+        <v>53</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="H5" s="28">
+        <v>63</v>
+      </c>
+      <c r="I5" s="22" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B6" s="15">
+        <v>3</v>
+      </c>
+      <c r="C6" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="12">
+        <v>16</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="F6" s="28">
+        <v>54</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="H6" s="28">
+        <v>64</v>
+      </c>
+      <c r="I6" s="22" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B7" s="15">
+        <v>4</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="12">
+        <v>17</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="F7" s="28">
+        <v>55</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="28">
+        <v>65</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B8" s="15">
+        <v>5</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="12">
+        <v>18</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="F8" s="28">
+        <v>56</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="28">
+        <v>66</v>
+      </c>
+      <c r="I8" s="22" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B9" s="15">
+        <v>6</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" s="12">
+        <v>19</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F9" s="28">
+        <v>57</v>
+      </c>
+      <c r="G9" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="28">
+        <v>67</v>
+      </c>
+      <c r="I9" s="22" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B10" s="15">
+        <v>7</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="12">
+        <v>20</v>
+      </c>
+      <c r="E10" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" s="28">
+        <v>58</v>
+      </c>
+      <c r="G10" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="H10" s="28">
+        <v>68</v>
+      </c>
+      <c r="I10" s="22" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B11" s="15">
+        <v>8</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="12">
+        <v>21</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="F11" s="28">
+        <v>59</v>
+      </c>
+      <c r="G11" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="28">
+        <v>69</v>
+      </c>
+      <c r="I11" s="22" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B12" s="15">
+        <v>9</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="12">
+        <v>22</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="F12" s="28">
+        <v>60</v>
+      </c>
+      <c r="G12" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="28">
+        <v>70</v>
+      </c>
+      <c r="I12" s="22" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B13" s="15">
+        <v>10</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="12">
+        <v>23</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="F13" s="28">
+        <v>61</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" s="28">
+        <v>71</v>
+      </c>
+      <c r="I13" s="22" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B14" s="15">
+        <v>11</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="12">
+        <v>24</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="H14" s="28">
+        <v>72</v>
+      </c>
+      <c r="I14" s="22" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B15" s="15">
+        <v>12</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="12">
+        <v>25</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="H15" s="28">
+        <v>73</v>
+      </c>
+      <c r="I15" s="22" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="18">
+        <v>13</v>
+      </c>
+      <c r="C16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="12">
+        <v>26</v>
+      </c>
+      <c r="E16" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="H16" s="28">
+        <v>74</v>
+      </c>
+      <c r="I16" s="22" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D17" s="14">
+        <v>27</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="H17" s="28">
+        <v>75</v>
+      </c>
+      <c r="I17" s="22" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D18" s="14">
+        <v>28</v>
+      </c>
+      <c r="E18" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="H18" s="28">
+        <v>76</v>
+      </c>
+      <c r="I18" s="22" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="19" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D19" s="14">
+        <v>29</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="H19" s="28">
+        <v>77</v>
+      </c>
+      <c r="I19" s="22" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D20" s="14">
+        <v>30</v>
+      </c>
+      <c r="E20" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="H20" s="28">
+        <v>78</v>
+      </c>
+      <c r="I20" s="22" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D21" s="14">
+        <v>31</v>
+      </c>
+      <c r="E21" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="H21" s="28">
+        <v>79</v>
+      </c>
+      <c r="I21" s="22" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D22" s="14">
+        <v>32</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="H22" s="28">
+        <v>80</v>
+      </c>
+      <c r="I22" s="22" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D23" s="14">
+        <v>33</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="H23" s="28">
+        <v>81</v>
+      </c>
+      <c r="I23" s="22" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B24" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="D24" s="14">
+        <v>34</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B25" s="20" t="s">
+        <v>235</v>
+      </c>
+      <c r="D25" s="14">
+        <v>35</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B26" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="D26" s="14">
+        <v>36</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D27" s="14">
+        <v>37</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D28" s="14">
+        <v>38</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D29" s="14">
+        <v>39</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D30" s="14">
+        <v>40</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="31" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D31" s="14">
+        <v>41</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="D32" s="14">
+        <v>42</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="33" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D33" s="14">
+        <v>43</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="34" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D34" s="14">
+        <v>44</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D35" s="14">
+        <v>45</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="36" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D36" s="14">
+        <v>46</v>
+      </c>
+      <c r="E36" s="22" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="37" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D37" s="14">
+        <v>47</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="38" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D38" s="14">
+        <v>48</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="39" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D39" s="14">
+        <v>49</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="40" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D40" s="14">
+        <v>50</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="41" spans="4:5" x14ac:dyDescent="0.3">
+      <c r="D41" s="14">
+        <v>51</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>205</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>xarvio稲</vt:lpstr>
       <vt:lpstr>xarvio大豆</vt:lpstr>
+      <vt:lpstr>xarvio麦（小麦・大麦）</vt:lpstr>
       <vt:lpstr>稲　連携項目</vt:lpstr>
       <vt:lpstr>大豆　連携項目</vt:lpstr>
+      <vt:lpstr>麦（小麦・大麦）　連携項目</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>komi小宮山　鉄兵　３　本所耕総対部スマ農推課</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>